--- v0 (2025-12-09)
+++ v1 (2026-04-07)
@@ -186,54 +186,54 @@
   <si>
     <t>17:58</t>
   </si>
   <si>
     <t>19:17</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>25:29</t>
   </si>
   <si>
     <t>Бритов Сергей</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Шеронов Роман</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>