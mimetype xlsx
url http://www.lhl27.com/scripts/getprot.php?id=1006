--- v0 (2025-12-07)
+++ v1 (2026-05-28)
@@ -129,54 +129,54 @@
   <si>
     <t>33:26</t>
   </si>
   <si>
     <t>36:41</t>
   </si>
   <si>
     <t>Колесник Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41:43</t>
   </si>
   <si>
     <t>Грошев Арсентий</t>
   </si>
   <si>
     <t>02:50</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
+    <t>Кушнарев Олег</t>
+  </si>
+  <si>
     <t>Соколов Петр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Тихоньких Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>