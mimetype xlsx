--- v0 (2026-02-16)
+++ v1 (2026-09-13)
@@ -138,57 +138,57 @@
   <si>
     <t>Авдюшин Сергей</t>
   </si>
   <si>
     <t>41:25</t>
   </si>
   <si>
     <t>Бальбуза Игорь</t>
   </si>
   <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Соловьев Роман</t>
   </si>
   <si>
     <t>Талагаев Валерий</t>
   </si>
   <si>
+    <t>Богач Владислав</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Карачун Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Смирнов Дмитрий</t>
   </si>
   <si>
     <t>Волков Михаил</t>
   </si>
   <si>
     <t>Шапоша Олег</t>
   </si>
   <si>
     <t>Понкратьев Павел</t>
   </si>
   <si>
     <t>Кондратюк Игорь</t>
   </si>
   <si>
     <t>Цёмка Евгений</t>
   </si>
   <si>
     <t>Роденков Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1268,78 +1268,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>38</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>40</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1741,51 +1741,51 @@
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>5</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>