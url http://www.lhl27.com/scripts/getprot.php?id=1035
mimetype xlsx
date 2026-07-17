--- v1 (2026-02-17)
+++ v2 (2026-07-17)
@@ -123,56 +123,56 @@
   <si>
     <t>42:50</t>
   </si>
   <si>
     <t>Дружков Станислав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мухаметшин Александр</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
+    <t>Миронов Дмитрий</t>
+  </si>
+  <si>
     <t>Тучин Иван</t>
   </si>
   <si>
-    <t>Миронов Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Чинарев Андрей</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -228,54 +228,54 @@
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>Зо Алексей</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Евстафьев Кирилл</t>
   </si>
   <si>
     <t>Ким Дмитрий</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Чье Бу</t>
   </si>
   <si>
+    <t>Васильев Сергей</t>
+  </si>
+  <si>
     <t>Деев Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Васильев Сергей</t>
   </si>
   <si>
     <t>Грунин Алексей</t>
   </si>
   <si>
     <t>Белковский Константин</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Чье Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1213,78 +1213,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>24</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>24</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>32</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -2069,78 +2069,78 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>72</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>72</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>73</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>