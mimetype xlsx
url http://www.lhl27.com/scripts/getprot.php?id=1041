--- v0 (2026-02-15)
+++ v1 (2026-04-07)
@@ -105,60 +105,60 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>44:56</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>28:53</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>39:32</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1067,51 +1067,51 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>36</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1121,51 +1121,51 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>38</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>61</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1229,51 +1229,51 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>74</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5"/>
       <c r="B17" s="12"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
@@ -1569,51 +1569,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>14</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="K30" s="7">
         <v>77</v>
       </c>
       <c r="L30" s="7">
         <v>74</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
@@ -1680,51 +1680,51 @@
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>31</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K33" s="7">
         <v>88</v>
       </c>
       <c r="L33" s="7">
         <v>74</v>
       </c>
       <c r="M33" s="7">
         <v>74</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1771,51 +1771,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>71</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>73</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1825,51 +1825,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>74</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>88</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
@@ -1906,51 +1906,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>100</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7"/>
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>