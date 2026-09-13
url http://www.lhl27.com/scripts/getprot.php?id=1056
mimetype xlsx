--- v1 (2026-02-15)
+++ v2 (2026-09-13)
@@ -162,60 +162,60 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>00:30</t>
   </si>
   <si>
     <t>25:10</t>
   </si>
   <si>
     <t>05:10</t>
   </si>
   <si>
     <t>26:18</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>42:20</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>16:10</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>19:20</t>
   </si>
   <si>
     <t>Денисенко Максим</t>
   </si>
   <si>
     <t>20:30</t>
   </si>
   <si>
     <t>Казаченок Руслан</t>
   </si>
   <si>
     <t>ШБ</t>
   </si>