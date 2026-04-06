--- v0 (2025-12-08)
+++ v1 (2026-04-06)
@@ -141,57 +141,57 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл»</t>
   </si>
   <si>
     <t>15:48</t>
   </si>
   <si>
     <t>29:43</t>
   </si>
   <si>
     <t>17:55</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>32:13</t>
   </si>
   <si>
+    <t>Кушнарев Олег</t>
+  </si>
+  <si>
+    <t>34:47</t>
+  </si>
+  <si>
     <t>Соколов Петр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>39:12</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>40:44</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>42:21</t>
   </si>
   <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>