--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -120,77 +120,77 @@
   <si>
     <t>16:03</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>17:22</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>32:49</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>42:24</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
-    <t>Кувшинов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
+    <t>Семендяев Евгений</t>
+  </si>
+  <si>
     <t>Чеклуев Сергей</t>
   </si>
   <si>
-    <t>Семендяев Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Герило Евгений</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>13:14</t>
@@ -204,54 +204,54 @@
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>29:12</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>41:07</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Ковалев Денис</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 