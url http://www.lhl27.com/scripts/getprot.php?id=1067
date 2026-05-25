--- v2 (2026-04-06)
+++ v3 (2026-05-25)
@@ -120,138 +120,138 @@
   <si>
     <t>16:03</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>17:22</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>32:49</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>42:24</t>
   </si>
   <si>
+    <t>Веремейчик Вячеслав</t>
+  </si>
+  <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
-    <t>Веремейчик Вячеслав</t>
-[...1 lines deleted...]
-  <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
+    <t>Чеклуев Сергей</t>
+  </si>
+  <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
-    <t>Чеклуев Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
+    <t>Герило Евгений</t>
+  </si>
+  <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
-    <t>Герило Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>13:14</t>
   </si>
   <si>
     <t>02:13</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>29:12</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>41:07</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Ковалев Денис</t>
   </si>
   <si>
+    <t>Шершнев Андрей</t>
+  </si>
+  <si>
     <t>Сапежников Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
@@ -1386,78 +1386,78 @@
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>91</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>91</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>94</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>