--- v3 (2026-05-25)
+++ v4 (2026-09-14)
@@ -120,75 +120,75 @@
   <si>
     <t>16:03</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>17:22</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>32:49</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>42:24</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
-    <t>Кувшинов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
+    <t>Семендяев Евгений</t>
+  </si>
+  <si>
     <t>Чеклуев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Герило Евгений</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>