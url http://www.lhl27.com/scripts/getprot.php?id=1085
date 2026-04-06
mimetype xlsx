--- v0 (2025-12-09)
+++ v1 (2026-04-06)
@@ -234,54 +234,54 @@
   <si>
     <t>19:34</t>
   </si>
   <si>
     <t>27:37</t>
   </si>
   <si>
     <t>Храмцов Кирилл</t>
   </si>
   <si>
     <t>39:16</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>41:10</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
+    <t>Деньгин Андрей</t>
+  </si>
+  <si>
     <t>Уральский Павел</t>
-  </si>
-[...1 lines deleted...]
-    <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 