--- v1 (2026-02-17)
+++ v2 (2026-04-07)
@@ -117,96 +117,96 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Юрченко Константин</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>Вороненко Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шерстнев Роман</t>
   </si>
   <si>
     <t>Есягин Марк</t>
   </si>
   <si>
+    <t>Казимирчук Александр</t>
+  </si>
+  <si>
     <t>Иокша Александр</t>
   </si>
   <si>
-    <t>Казимирчук Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Овчинников Александр</t>
   </si>
   <si>
     <t>Гончаров Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Новиков Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авто-ген»</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>23:53</t>
   </si>
   <si>
     <t>2:13</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
+    <t>26:27</t>
+  </si>
+  <si>
+    <t>19:19</t>
+  </si>
+  <si>
     <t>Овечкин Сергей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>