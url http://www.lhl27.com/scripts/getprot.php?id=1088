--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -93,60 +93,60 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>21:20</t>
   </si>
   <si>
+    <t>Туезов Владислав</t>
+  </si>
+  <si>
+    <t>10:39</t>
+  </si>
+  <si>
+    <t>38:43</t>
+  </si>
+  <si>
     <t>Ковалёв Владимир</t>
-  </si>
-[...7 lines deleted...]
-    <t>Туезов Владислав</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>39:02</t>
   </si>
   <si>
     <t>Иршенко Виктор</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>31:53</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>35:19</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>