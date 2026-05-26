--- v0 (2025-12-07)
+++ v1 (2026-05-26)
@@ -126,54 +126,54 @@
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Новоселов Егор</t>
+  </si>
+  <si>
     <t>Манкевич Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс»</t>
   </si>
   <si>
     <t>05-29</t>
   </si>
   <si>
     <t>08-32</t>
   </si>
   <si>
     <t>26-57</t>
   </si>