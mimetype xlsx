--- v1 (2026-05-26)
+++ v2 (2026-09-14)
@@ -108,72 +108,72 @@
   <si>
     <t>11-14</t>
   </si>
   <si>
     <t>25-14</t>
   </si>
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>38-24</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
-    <t>Зайков Роман</t>
-[...1 lines deleted...]
-  <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Манкевич Артем</t>
+  </si>
+  <si>
     <t>Новоселов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс»</t>
   </si>
   <si>
     <t>05-29</t>
   </si>
   <si>
     <t>08-32</t>
   </si>
   <si>
     <t>26-57</t>
   </si>