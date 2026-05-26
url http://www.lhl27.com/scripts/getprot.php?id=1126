--- v0 (2025-12-09)
+++ v1 (2026-05-26)
@@ -123,57 +123,57 @@
   <si>
     <t>11:45</t>
   </si>
   <si>
     <t>Храмцов Кирилл</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>18:30</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>27:30</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>38:20</t>
   </si>
   <si>
+    <t>Шахов Анатолий</t>
+  </si>
+  <si>
+    <t>39:30</t>
+  </si>
+  <si>
     <t>Щукин Павел</t>
-  </si>
-[...4 lines deleted...]
-    <t>Шахов Анатолий</t>
   </si>
   <si>
     <t>41:40</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Журавлев Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>