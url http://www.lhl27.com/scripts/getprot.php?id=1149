--- v1 (2026-02-15)
+++ v2 (2026-04-04)
@@ -222,54 +222,54 @@
   <si>
     <t>31:05</t>
   </si>
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>35:01</t>
   </si>
   <si>
     <t>43:59</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>43:11</t>
   </si>
   <si>
     <t>Кучинский Василий</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
+    <t>Калинин Сергей</t>
+  </si>
+  <si>
     <t>Кирпота Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Калинин Сергей</t>
   </si>
   <si>
     <t>Бондаренко Сергей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>