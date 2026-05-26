--- v2 (2026-04-04)
+++ v3 (2026-05-26)
@@ -156,54 +156,54 @@
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Обоймов Александр</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
+    <t>Казаченко Алексей</t>
+  </si>
+  <si>
     <t>Кирьяк Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казаченко Алексей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада 2»</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>7:02</t>
   </si>
   <si>
     <t>30:48</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>