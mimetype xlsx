--- v3 (2026-04-07)
+++ v4 (2026-05-26)
@@ -225,66 +225,66 @@
   <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Величко Александр</t>
   </si>
   <si>
     <t>Чеклуев Сергей</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
+    <t>Крутский Валерий</t>
+  </si>
+  <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
-    <t>Крутский Валерий</t>
-[...1 lines deleted...]
-  <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Герило Евгений</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
-    <t>Ромашкин Евгений</t>
+    <t>Королев Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2137,78 +2137,78 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>88</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>88</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
         <v>91</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
@@ -2272,51 +2272,51 @@
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
       <c r="L50" s="10"/>
       <c r="M50" s="10"/>
       <c r="N50" s="10"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
       <c r="Q50" s="10"/>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="7">
         <v>100</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="14"/>
       <c r="G51" s="7" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="15"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>