--- v4 (2026-05-26)
+++ v5 (2026-07-17)
@@ -108,62 +108,62 @@
   <si>
     <t>5:03</t>
   </si>
   <si>
     <t>16:42</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>7:20</t>
   </si>
   <si>
     <t>41:34</t>
   </si>
   <si>
     <t>Скирта Егор</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>22:53</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
   </si>
   <si>
-    <t>Нп</t>
-[...7 lines deleted...]
-  <si>
     <t>31:29</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Денисенко Максим</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Степанов Сергей</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
@@ -201,90 +201,90 @@
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>36:16</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Хританков Кирилл</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
-    <t>Кувшинов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Величко Александр</t>
   </si>
   <si>
     <t>Чеклуев Сергей</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
+    <t>Браславский Леонид</t>
+  </si>
+  <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
-    <t>Браславский Леонид</t>
-[...1 lines deleted...]
-  <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Герило Евгений</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
-    <t>Королев Александр</t>
+    <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2137,78 +2137,78 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>88</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>88</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
         <v>91</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
@@ -2272,51 +2272,51 @@
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
       <c r="L50" s="10"/>
       <c r="M50" s="10"/>
       <c r="N50" s="10"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
       <c r="Q50" s="10"/>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="7">
         <v>100</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="14"/>
       <c r="G51" s="7" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="15"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>