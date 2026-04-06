--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -102,54 +102,54 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>10:07</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
+    <t>Чечелев Александр</t>
+  </si>
+  <si>
     <t>Ильющенко Данила</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чечелев Александр</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Колодий Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Бондарь Николай</t>
   </si>
   <si>
     <t>Сычугов Роман</t>
   </si>
   <si>
     <t>Ткачев Юрий</t>
   </si>