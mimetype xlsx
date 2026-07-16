--- v0 (2025-12-06)
+++ v1 (2026-07-16)
@@ -120,68 +120,68 @@
   <si>
     <t>28:19</t>
   </si>
   <si>
     <t>19:55</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>39:02</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Трещенко Артём</t>
   </si>
   <si>
+    <t>Батеев Владимир</t>
+  </si>
+  <si>
     <t>Кашкин Евгений</t>
   </si>
   <si>
-    <t>Батеев Владимир</t>
-[...1 lines deleted...]
-  <si>
     <t>Телепнев Валентин</t>
   </si>
   <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Баськов Денис</t>
-[...1 lines deleted...]
-  <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Наприенко Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>02:15</t>
   </si>
   <si>
     <t>10:02</t>
@@ -201,57 +201,57 @@
   <si>
     <t>10:58</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>42:18</t>
   </si>
   <si>
     <t>34:38</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>35:43</t>
   </si>
   <si>
     <t>Ходаков Иван</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1209,78 +1209,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>83</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>83</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>88</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>