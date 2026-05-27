--- v0 (2026-02-15)
+++ v1 (2026-05-27)
@@ -132,56 +132,56 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>26:37</t>
   </si>
   <si>
     <t>40:07</t>
   </si>
   <si>
     <t>Бирюков Александр</t>
   </si>
   <si>
     <t>32:36</t>
   </si>
   <si>
     <t>42:47</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
+    <t>Сергодеев Вячеслав</t>
+  </si>
+  <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
-    <t>Сергодеев Вячеслав</t>
-[...1 lines deleted...]
-  <si>
     <t>Глушков Фёдор</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Лукьянов Александр</t>
   </si>
   <si>
     <t>Файденко Евгений</t>
   </si>
   <si>
     <t>Репин Виктор</t>
   </si>
   <si>
     <t>Анисимов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Метеор»</t>
@@ -198,54 +198,54 @@
   <si>
     <t>37:29</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Трещенко Артём</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
+    <t>Кашкин Евгений</t>
+  </si>
+  <si>
     <t>Батеев Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кашкин Евгений</t>
   </si>
   <si>
     <t>Калинин Сергей</t>
   </si>
   <si>
     <t>Телепнев Валентин</t>
   </si>
   <si>
     <t>Баськов Денис</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 