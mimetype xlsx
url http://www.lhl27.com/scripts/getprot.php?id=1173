--- v0 (2025-12-08)
+++ v1 (2026-04-06)
@@ -132,54 +132,54 @@
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>44:45</t>
   </si>
   <si>
     <t>44:17</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ковалев Денис</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>