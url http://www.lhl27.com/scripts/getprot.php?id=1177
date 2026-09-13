--- v0 (2025-12-09)
+++ v1 (2026-09-13)
@@ -177,57 +177,57 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>Зевахин Александр</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>21:53</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>31:23</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
+    <t>43:48</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Зырянов Андрей</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>