--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -117,83 +117,83 @@
   <si>
     <t>41:39</t>
   </si>
   <si>
     <t>Зверев Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Хританков Кирилл</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
+    <t>Веремейчик Вячеслав</t>
+  </si>
+  <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
-    <t>Веремейчик Вячеслав</t>
-[...1 lines deleted...]
-  <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
+    <t>Чеклуев Сергей</t>
+  </si>
+  <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
-    <t>Чеклуев Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
+    <t>Браславский Леонид</t>
+  </si>
+  <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
-    <t>Браславский Леонид</t>
+    <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Герило Евгений</t>
   </si>
   <si>
-    <t>Гребенюк Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>Ищенко Павел</t>
   </si>
   <si>
     <t>14:47</t>
   </si>
   <si>
     <t>04:18</t>
   </si>
   <si>
     <t>Зевахин Александр</t>
@@ -201,57 +201,57 @@
   <si>
     <t>33:44</t>
   </si>
   <si>
     <t>19:35</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>39:44</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>43:03</t>
   </si>
   <si>
+    <t>Селихов Алексей</t>
+  </si>
+  <si>
+    <t>44:50</t>
+  </si>
+  <si>
     <t>Черкес Кирилл</t>
-  </si>
-[...4 lines deleted...]
-    <t>Селихов Алексей</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
@@ -1346,132 +1346,132 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>88</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>88</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>91</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>91</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>94</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>