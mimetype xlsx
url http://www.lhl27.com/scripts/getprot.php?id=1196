--- v1 (2026-02-15)
+++ v2 (2026-04-07)
@@ -189,60 +189,60 @@
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>+2</t>
   </si>
   <si>
     <t>32:16</t>
   </si>
   <si>
     <t>26:52</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>34:14</t>
   </si>
   <si>
     <t>29:19</t>
   </si>
   <si>
+    <t>Бойцов Евгений</t>
+  </si>
+  <si>
+    <t>40:37</t>
+  </si>
+  <si>
+    <t>30:41</t>
+  </si>
+  <si>
     <t>Куликов Всеволод</t>
-  </si>
-[...7 lines deleted...]
-    <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>31:34</t>
   </si>
   <si>
     <t>Шураков Дмитрий</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
@@ -1764,96 +1764,96 @@
       </c>
       <c r="O32" s="7">
         <v>12</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>1</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>14</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K33" s="7">
         <v>15</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O33" s="7">
         <v>89</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>1</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>14</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="O34" s="7">
         <v>15</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>1</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>15</v>