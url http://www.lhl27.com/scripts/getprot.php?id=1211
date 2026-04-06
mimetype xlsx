--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -123,56 +123,56 @@
   <si>
     <t>Дружков Станислав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>25:56</t>
   </si>
   <si>
     <t>43:39</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
+    <t>Тучин Иван</t>
+  </si>
+  <si>
     <t>Миронов Дмитрий</t>
   </si>
   <si>
-    <t>Тучин Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>0:00</t>
@@ -183,54 +183,54 @@
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>Ковальчук Алексей</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>Горошко Андрей</t>
   </si>
   <si>
     <t>16:02</t>
   </si>
   <si>
     <t>Хрустовский Андрей</t>
   </si>
   <si>
     <t>19:38</t>
   </si>
   <si>
     <t>Сивоконь Антон</t>
   </si>
   <si>
+    <t>Петель Евгений</t>
+  </si>
+  <si>
     <t>Петель Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Петель Евгений</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>Малюгин Николай</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Квасневский Игорь</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>Михальский Никита</t>
   </si>
@@ -1145,78 +1145,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>24</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>24</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>57</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1842,78 +1842,78 @@
       </c>
       <c r="O35" s="7">
         <v>71</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>19</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>21</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>21</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>22</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>