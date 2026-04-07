--- v1 (2026-04-07)
+++ v2 (2026-04-07)
@@ -114,123 +114,123 @@
   <si>
     <t>41:07</t>
   </si>
   <si>
     <t>Дружков Станислав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
+    <t>Миронов Дмитрий</t>
+  </si>
+  <si>
     <t>Тучин Иван</t>
   </si>
   <si>
-    <t>Миронов Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>03:25</t>
   </si>
   <si>
     <t>03:07</t>
   </si>
   <si>
     <t>Поденков Александр</t>
   </si>
   <si>
     <t>08:15</t>
   </si>
   <si>
     <t>18:29</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>29:38</t>
   </si>
   <si>
+    <t>Матиенко Роман</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>25:35</t>
+  </si>
+  <si>
+    <t>43:51</t>
+  </si>
+  <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...10 lines deleted...]
-    <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Жилин Алексей</t>
   </si>
   <si>
     <t>Сабитов Алексей</t>
   </si>
@@ -1134,78 +1134,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>24</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>24</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>57</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1269,78 +1269,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>85</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>85</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1731,98 +1731,98 @@
       </c>
       <c r="O32" s="7">
         <v>25</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>41</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="J33" s="7" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="K33" s="7">
         <v>94</v>
       </c>
       <c r="L33" s="7">
         <v>77</v>
       </c>
       <c r="M33" s="7">
         <v>70</v>
       </c>
       <c r="N33" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O33" s="7">
         <v>41</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>6</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>41</v>
       </c>
       <c r="B34" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>44</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>