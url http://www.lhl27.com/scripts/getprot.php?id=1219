--- v2 (2026-04-07)
+++ v3 (2026-07-16)
@@ -114,54 +114,54 @@
   <si>
     <t>41:07</t>
   </si>
   <si>
     <t>Дружков Станислав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
+    <t>Тучин Иван</t>
+  </si>
+  <si>
     <t>Миронов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тучин Иван</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
@@ -1134,78 +1134,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>24</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>24</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>57</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>