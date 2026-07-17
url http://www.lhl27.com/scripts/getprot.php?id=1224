--- v1 (2026-05-25)
+++ v2 (2026-07-17)
@@ -180,54 +180,54 @@
   <si>
     <t>Команда « Б » «Болельщики Амура»</t>
   </si>
   <si>
     <t>37:31</t>
   </si>
   <si>
     <t>02:04</t>
   </si>
   <si>
     <t>27:05</t>
   </si>
   <si>
     <t>Вьюнов Александр</t>
   </si>
   <si>
     <t>36:31</t>
   </si>
   <si>
     <t>Шешуков Владимир</t>
   </si>
   <si>
     <t>41:10</t>
   </si>
   <si>
+    <t>Ахметшин Диан</t>
+  </si>
+  <si>
     <t>Болдырев Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ахметшин Диан</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Саксонин Дмитрий</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Грязнов Максим</t>
   </si>
   <si>
     <t>Куликов Денис</t>
   </si>
   <si>
     <t>Вишняк Андрей</t>
   </si>
   <si>
     <t>Холкин Владимир</t>
   </si>