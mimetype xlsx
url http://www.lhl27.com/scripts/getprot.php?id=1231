--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -120,54 +120,54 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>28:25</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
+    <t>Деньгин Андрей</t>
+  </si>
+  <si>
     <t>Уральский Павел</t>
-  </si>
-[...1 lines deleted...]
-    <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы 2»</t>
   </si>
   <si>
     <t>05:30</t>
   </si>