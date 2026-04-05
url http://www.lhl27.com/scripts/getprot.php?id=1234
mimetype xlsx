--- v0 (2026-02-15)
+++ v1 (2026-04-05)
@@ -90,72 +90,72 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>29:44</t>
   </si>
   <si>
+    <t>Ахметшин Диан</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Болдырев Владимир</t>
   </si>
   <si>
-    <t>Нп</t>
-[...2 lines deleted...]
-    <t>Ахметшин Диан</t>
+    <t>Федоров Евгений</t>
   </si>
   <si>
     <t>Израйлев Дмитрий</t>
   </si>
   <si>
-    <t>Федоров Евгений</t>
+    <t>Фокин Андрей</t>
+  </si>
+  <si>
+    <t>Зщ</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Саксонин Дмитрий</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Куликов Денис</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Вишняк Андрей</t>
   </si>
   <si>
     <t>Журавлев Виталий</t>
   </si>
@@ -1102,78 +1102,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>15</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>16</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1237,51 +1237,51 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>23</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>25</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1318,132 +1318,132 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>28</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>44</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>55</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>86</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
@@ -1691,51 +1691,51 @@
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>2</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K32" s="7">
         <v>9</v>
       </c>
       <c r="L32" s="7">
         <v>23</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -1984,51 +1984,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>31</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>42</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>