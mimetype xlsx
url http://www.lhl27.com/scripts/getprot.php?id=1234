--- v1 (2026-04-05)
+++ v2 (2026-04-07)
@@ -90,74 +90,74 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>29:44</t>
   </si>
   <si>
+    <t>Болдырев Владимир</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Ахметшин Диан</t>
   </si>
   <si>
-    <t>Нп</t>
-[...2 lines deleted...]
-    <t>Болдырев Владимир</t>
+    <t>Израйлев Дмитрий</t>
   </si>
   <si>
     <t>Федоров Евгений</t>
   </si>
   <si>
-    <t>Израйлев Дмитрий</t>
+    <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Фокин Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
-    <t>Борисов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Саксонин Дмитрий</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Куликов Денис</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Вишняк Андрей</t>
   </si>
   <si>
     <t>Журавлев Виталий</t>
   </si>
   <si>
     <t>Васильев Павел</t>
@@ -192,57 +192,57 @@
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>15:15</t>
   </si>
   <si>
     <t>Ежиков Игорь</t>
   </si>
   <si>
     <t>16:59</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>18:35</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>28:49</t>
   </si>
   <si>
+    <t>Овечкин Сергей</t>
+  </si>
+  <si>
+    <t>31:40</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>Перагов Андрей</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Ермаков Геннадий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
@@ -1102,78 +1102,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>15</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>16</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1237,51 +1237,51 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>23</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>25</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1318,132 +1318,132 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>28</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>44</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>55</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>86</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
@@ -1691,51 +1691,51 @@
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>2</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K32" s="7">
         <v>9</v>
       </c>
       <c r="L32" s="7">
         <v>23</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -1984,51 +1984,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>31</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>42</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>