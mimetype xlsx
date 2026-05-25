--- v2 (2026-04-07)
+++ v3 (2026-05-25)
@@ -135,114 +135,114 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Саксонин Дмитрий</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Куликов Денис</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Вишняк Андрей</t>
   </si>
   <si>
+    <t>Васильев Павел</t>
+  </si>
+  <si>
+    <t>Холкин Владимир</t>
+  </si>
+  <si>
+    <t>Рыбин Александр</t>
+  </si>
+  <si>
+    <t>Шадрин Егор</t>
+  </si>
+  <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
     <t>Журавлев Виталий</t>
   </si>
   <si>
-    <t>Васильев Павел</t>
-[...13 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авто-ген»</t>
   </si>
   <si>
     <t>06:06</t>
   </si>
   <si>
     <t>11:55</t>
   </si>
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>15:15</t>
   </si>
   <si>
     <t>Ежиков Игорь</t>
   </si>
   <si>
     <t>16:59</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>18:35</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>28:49</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
+    <t>31:40</t>
+  </si>
+  <si>
     <t>Овечкин Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>Перагов Андрей</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Ермаков Геннадий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
@@ -1308,196 +1308,196 @@
       <c r="B18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10"/>
       <c r="B25" s="12"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>