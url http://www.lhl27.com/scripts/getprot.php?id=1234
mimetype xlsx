--- v3 (2026-05-25)
+++ v4 (2026-07-16)
@@ -90,72 +90,72 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>29:44</t>
   </si>
   <si>
+    <t>Ахметшин Диан</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Болдырев Владимир</t>
   </si>
   <si>
-    <t>Нп</t>
-[...2 lines deleted...]
-    <t>Ахметшин Диан</t>
+    <t>Федоров Евгений</t>
   </si>
   <si>
     <t>Израйлев Дмитрий</t>
   </si>
   <si>
-    <t>Федоров Евгений</t>
+    <t>Фокин Андрей</t>
+  </si>
+  <si>
+    <t>Зщ</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Саксонин Дмитрий</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Куликов Денис</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Вишняк Андрей</t>
   </si>
   <si>
     <t>Васильев Павел</t>
   </si>
@@ -1102,78 +1102,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>15</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>16</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1237,51 +1237,51 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>23</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>25</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1318,105 +1318,105 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>33</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>44</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>55</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>86</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
@@ -1453,51 +1453,51 @@
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
         <v>99</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10"/>
       <c r="B25" s="12"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
@@ -1691,51 +1691,51 @@
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>2</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K32" s="7">
         <v>9</v>
       </c>
       <c r="L32" s="7">
         <v>23</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -1984,51 +1984,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>31</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>42</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>