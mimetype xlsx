--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -186,54 +186,54 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>24:40</t>
   </si>
   <si>
     <t>08:10</t>
   </si>
   <si>
     <t>25:50</t>
   </si>
   <si>
     <t>40:15</t>
   </si>
   <si>
     <t>Пономаренко Антон</t>
   </si>
   <si>
+    <t>Тарбунов Денис</t>
+  </si>
+  <si>
     <t>Федюнин Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тарбунов Денис</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Волошин Алексей</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Мамин Пётр</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
     <t>Остапенко Алексей</t>
   </si>