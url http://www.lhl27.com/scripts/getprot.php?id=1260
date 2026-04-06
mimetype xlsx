--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -234,54 +234,54 @@
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
     <t>Мамаенко Денис</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
+    <t>Кокорников Дмитрий</t>
+  </si>
+  <si>
     <t>Капшук Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кокорников Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>