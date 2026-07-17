--- v2 (2026-04-06)
+++ v3 (2026-07-17)
@@ -216,57 +216,57 @@
   <si>
     <t>27:31</t>
   </si>
   <si>
     <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>29:37</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>43:48</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
+    <t>Стариков Михаил</t>
+  </si>
+  <si>
+    <t>Довбня Никита</t>
+  </si>
+  <si>
     <t>Мамаенко Денис</t>
-  </si>
-[...4 lines deleted...]
-    <t>Довбня Никита</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
     <t>Кокорников Дмитрий</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>