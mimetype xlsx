--- v1 (2026-02-17)
+++ v2 (2026-07-17)
@@ -120,54 +120,54 @@
   <si>
     <t>27:55</t>
   </si>
   <si>
     <t>Рехин Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шандараев Игорь</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
+    <t>Довбня Никита</t>
+  </si>
+  <si>
     <t>Мамаенко Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Довбня Никита</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
     <t>Кокорников Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>