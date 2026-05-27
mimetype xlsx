--- v0 (2026-02-17)
+++ v1 (2026-05-27)
@@ -180,60 +180,60 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рыбари»</t>
   </si>
   <si>
     <t>Бударин Михаил</t>
   </si>
   <si>
     <t>02:39</t>
   </si>
   <si>
     <t>Глухоедов Артем</t>
   </si>
   <si>
     <t>17:54</t>
   </si>
   <si>
     <t>23:04</t>
   </si>
   <si>
+    <t>Сабунаев Алексей</t>
+  </si>
+  <si>
+    <t>45:00</t>
+  </si>
+  <si>
+    <t>27:22</t>
+  </si>
+  <si>
     <t>Серецкий Максим</t>
-  </si>
-[...7 lines deleted...]
-    <t>Сабунаев Алексей</t>
   </si>
   <si>
     <t>Вировой Роман</t>
   </si>
   <si>
     <t>Покаместов Евгений</t>
   </si>
   <si>
     <t>Форкачев Борис</t>
   </si>
   <si>
     <t>Курилюк Сергей</t>
   </si>
   <si>
     <t>Богданов Денис</t>
   </si>
   <si>
     <t>Танасийчук Александр</t>
   </si>
   <si>
     <t>Катрич Дмитрий</t>
   </si>
   <si>
     <t>Усков Сергей</t>
   </si>
@@ -1730,96 +1730,96 @@
       </c>
       <c r="O31" s="7">
         <v>12</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>1</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>10</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K32" s="7">
         <v>71</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O32" s="7">
         <v>11</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="7">
         <v>4</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>19</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>11</v>