--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -132,54 +132,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>32:00</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Евстафьев Кирилл</t>
   </si>
   <si>
     <t>Чье Бу</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
     <t>Васильев Сергей</t>
   </si>
   <si>
+    <t>Грунин Алексей</t>
+  </si>
+  <si>
     <t>Россейкин Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Грунин Алексей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>22:17</t>
   </si>
   <si>
     <t>31:56</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>