--- v1 (2026-02-15)
+++ v2 (2026-09-14)
@@ -174,60 +174,60 @@
   <si>
     <t>Команда « Б » «Спарта»</t>
   </si>
   <si>
     <t>24-51</t>
   </si>
   <si>
     <t>11-12</t>
   </si>
   <si>
     <t>Петров Егор</t>
   </si>
   <si>
     <t>27-19</t>
   </si>
   <si>
     <t>19-35</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
+    <t>Лопухов Егор</t>
+  </si>
+  <si>
+    <t>41-32</t>
+  </si>
+  <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
     <t>Назаров Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Чу Артур</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Омельченко Александр</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1706,51 +1706,51 @@
       </c>
       <c r="O32" s="7">
         <v>68</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>7</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>19</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O33" s="7">
         <v>31</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>19</v>
@@ -1768,51 +1768,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>19</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>21</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>