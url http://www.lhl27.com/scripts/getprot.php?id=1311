--- v0 (2026-02-18)
+++ v1 (2026-05-26)
@@ -111,60 +111,60 @@
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>Скирта Егор</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>5:32</t>
   </si>
   <si>
     <t>26:00</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>17:07</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>23:07</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>29:36</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>31:42</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>35:10</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>