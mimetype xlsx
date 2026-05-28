--- v0 (2026-02-17)
+++ v1 (2026-05-28)
@@ -147,57 +147,57 @@
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Спицкий Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t>08:58</t>
   </si>
   <si>
     <t>39:07</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>09:44</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>30:55</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>40:37</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>