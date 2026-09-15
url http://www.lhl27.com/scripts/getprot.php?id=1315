--- v0 (2025-12-08)
+++ v1 (2026-09-15)
@@ -111,57 +111,57 @@
   <si>
     <t>06:05</t>
   </si>
   <si>
     <t>02:25</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>43:30</t>
   </si>
   <si>
     <t>08:54</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>22:03</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
+    <t>25:14</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Мишустин Юрий</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>