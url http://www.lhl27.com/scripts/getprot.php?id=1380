--- v1 (2026-02-16)
+++ v2 (2026-05-26)
@@ -150,54 +150,54 @@
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
+    <t>Кирьяк Сергей</t>
+  </si>
+  <si>
     <t>Казаченко Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рыбари»</t>
   </si>
   <si>
     <t>Галеса Евгений</t>
   </si>
   <si>
     <t>13:53</t>
   </si>
   <si>
     <t>03:46</t>
   </si>
   <si>
     <t>Бударин Михаил</t>
   </si>