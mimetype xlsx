--- v1 (2026-04-06)
+++ v2 (2026-07-16)
@@ -135,54 +135,54 @@
   <si>
     <t>43:43</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Кучинский Василий</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Шелков Сергей</t>
   </si>
   <si>
     <t>Дашевский Павел</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Регул 2»</t>
   </si>
   <si>
     <t>04:05</t>
   </si>
   <si>
     <t>21:11</t>
   </si>