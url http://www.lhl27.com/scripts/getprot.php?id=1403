--- v1 (2026-02-17)
+++ v2 (2026-05-25)
@@ -159,54 +159,54 @@
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>Зо Алексей</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Евстафьев Кирилл</t>
   </si>
   <si>
     <t>Дивиченко Андрей</t>
   </si>
   <si>
     <t>Чье Бу</t>
   </si>
   <si>
     <t>Васильев Сергей</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
+    <t>Грунин Алексей</t>
+  </si>
+  <si>
     <t>Россейкин Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Грунин Алексей</t>
   </si>
   <si>
     <t>Белковский Константин</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Хоменко Евгений</t>
   </si>
   <si>
     <t>19-48</t>
   </si>