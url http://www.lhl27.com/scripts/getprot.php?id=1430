--- v0 (2025-12-08)
+++ v1 (2026-07-16)
@@ -177,60 +177,60 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t>01:04</t>
   </si>
   <si>
     <t>02:20</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>05:31</t>
   </si>
   <si>
     <t>07:42</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>11:08</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>26:10</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>29:58</t>
   </si>
   <si>
     <t>22:12</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>43:38</t>
   </si>
   <si>
     <t>38:25</t>
   </si>