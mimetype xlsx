--- v1 (2026-04-07)
+++ v2 (2026-09-14)
@@ -198,54 +198,54 @@
   <si>
     <t>34-04</t>
   </si>
   <si>
     <t>10-39</t>
   </si>
   <si>
     <t>Ясаков Алексей</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Зайков Роман</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>