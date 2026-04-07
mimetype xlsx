--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -159,54 +159,54 @@
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Берба Алексей</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
+    <t>Дюжов Данил</t>
+  </si>
+  <si>
     <t>Афанасьев Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс»</t>
   </si>
   <si>
     <t>13-42</t>
   </si>
   <si>
     <t>22-14</t>
   </si>
   <si>
     <t>29-19</t>
   </si>
   <si>
     <t>32-12</t>
   </si>
   <si>
     <t>38-11</t>
   </si>