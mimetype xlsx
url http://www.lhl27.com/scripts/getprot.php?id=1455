--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -150,54 +150,54 @@
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
+    <t>Новоселов Константин</t>
+  </si>
+  <si>
     <t>Берба Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Афанасьев Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс»</t>
   </si>
   <si>
     <t>13-42</t>
   </si>
   <si>
     <t>22-14</t>
   </si>