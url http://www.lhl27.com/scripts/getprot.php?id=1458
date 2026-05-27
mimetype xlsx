--- v0 (2026-02-15)
+++ v1 (2026-05-27)
@@ -186,54 +186,54 @@
   <si>
     <t>19:45</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>21:53</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>34:58</t>
   </si>
   <si>
     <t>Ходаков Иван</t>
   </si>
   <si>
     <t>39:29</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Соловьев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Востриков Максим</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>