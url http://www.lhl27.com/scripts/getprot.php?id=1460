--- v1 (2026-02-16)
+++ v2 (2026-07-17)
@@ -108,60 +108,60 @@
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>3:55</t>
   </si>
   <si>
     <t>1:03</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>13:13</t>
   </si>
   <si>
     <t>18:55</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>22:02</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>15:10</t>
   </si>
   <si>
     <t>25:19</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>17:01</t>
   </si>
   <si>
     <t>27:01</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>