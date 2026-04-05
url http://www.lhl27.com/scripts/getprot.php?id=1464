--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -93,63 +93,63 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>09:30</t>
   </si>
   <si>
     <t>32:40</t>
   </si>
   <si>
+    <t>Хан Александр</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t>34:00</t>
+  </si>
+  <si>
     <t>Лисовский Игорь</t>
-  </si>
-[...10 lines deleted...]
-    <t>Хан Александр</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>43:30</t>
   </si>
   <si>
     <t>40:00</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>41:30</t>
   </si>
   <si>
     <t>Чечелев Александр</t>
   </si>
   <si>
     <t>44:50</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>