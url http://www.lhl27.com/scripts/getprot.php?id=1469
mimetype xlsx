--- v1 (2026-02-16)
+++ v2 (2026-05-28)
@@ -174,54 +174,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>42:30</t>
   </si>
   <si>
     <t>22:00</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>36:00</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
   <si>
     <t>Мишустин Юрий</t>
   </si>