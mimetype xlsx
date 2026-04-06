--- v0 (2025-12-10)
+++ v1 (2026-04-06)
@@ -123,57 +123,57 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>04-57</t>
   </si>
   <si>
     <t>Хуторской Олег</t>
   </si>
   <si>
     <t>09-09</t>
   </si>
   <si>
     <t>Достов Роман</t>
   </si>
   <si>
     <t>22-29</t>
   </si>
   <si>
     <t>Чайка Валерий</t>
   </si>
   <si>
     <t>37-09</t>
   </si>
   <si>
+    <t>Серецкий Максим</t>
+  </si>
+  <si>
+    <t>39-56</t>
+  </si>
+  <si>
     <t>Сабунаев Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Серецкий Максим</t>
   </si>
   <si>
     <t>40-59</t>
   </si>
   <si>
     <t>Вировой Роман</t>
   </si>
   <si>
     <t>Форкачев Борис</t>
   </si>
   <si>
     <t>Курилюк Сергей</t>
   </si>
   <si>
     <t>Богданов Денис</t>
   </si>
   <si>
     <t>Щукин Максим</t>
   </si>
   <si>
     <t>Танасийчук Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
@@ -1170,88 +1170,88 @@
       <c r="L9" s="6">
         <v>8</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="6">
         <v>96</v>
       </c>
       <c r="L10" s="6">
         <v>11</v>
       </c>
       <c r="M10" s="8">
         <v>4</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>10</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="6">
         <v>96</v>
       </c>
       <c r="L11" s="6">
         <v>4</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">