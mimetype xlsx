--- v1 (2026-04-06)
+++ v2 (2026-07-17)
@@ -168,54 +168,54 @@
   <si>
     <t>28:54</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>43:10</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>Казаченок Руслан</t>
   </si>
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Дашевский Павел</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>