--- v1 (2026-02-15)
+++ v2 (2026-04-04)
@@ -171,54 +171,54 @@
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Обоймов Александр</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
+    <t>Кирьяк Сергей</t>
+  </si>
+  <si>
     <t>Казаченко Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Гранит»</t>
   </si>
   <si>
     <t>Дьяконенко Иван</t>
   </si>
   <si>
     <t>26:10</t>
   </si>
   <si>
     <t>30:20</t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>