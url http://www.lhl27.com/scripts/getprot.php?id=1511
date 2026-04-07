--- v0 (2026-02-18)
+++ v1 (2026-04-07)
@@ -162,54 +162,54 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>41:07</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>42:45</t>
   </si>
   <si>
     <t>Вороненко Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шерстнев Роман</t>
   </si>
   <si>
     <t>Есягин Марк</t>
   </si>
   <si>
+    <t>Иокша Александр</t>
+  </si>
+  <si>
     <t>Казимирчук Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Иокша Александр</t>
   </si>
   <si>
     <t>Овчинников Александр</t>
   </si>
   <si>
     <t>Гончаров Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Новиков Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Звезда»</t>
   </si>
   <si>
     <t>14:43</t>
   </si>